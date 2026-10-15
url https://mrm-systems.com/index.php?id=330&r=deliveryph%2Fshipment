--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -56,57 +56,57 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7063-93680</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>JAYSON BARRENO</t>
   </si>
   <si>
     <t>K7058-106638</t>
   </si>
   <si>
-    <t xml:space="preserve"> Pamela galpa</t>
+    <t>Pamela galpa</t>
   </si>
   <si>
     <t>K7016-92885</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN VILLANUEVA </t>
+    <t>JOCELYN VILLANUEVA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ2759</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>larry</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>