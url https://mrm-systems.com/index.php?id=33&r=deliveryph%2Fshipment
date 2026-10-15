--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -71,51 +71,51 @@
   <si>
     <t>TONDO I / II NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>DIWATA C LAGANDO</t>
   </si>
   <si>
     <t>K8004411</t>
   </si>
   <si>
     <t>Aaron John baisa</t>
   </si>
   <si>
     <t>K5005197</t>
   </si>
   <si>
     <t>CITY OF MALABON NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>LORENZO V. DURAN</t>
   </si>
   <si>
     <t>K708617</t>
   </si>
   <si>
-    <t xml:space="preserve">PAMELA ANDREA E MORENO </t>
+    <t>PAMELA ANDREA E MORENO</t>
   </si>
   <si>
     <t>K5001131</t>
   </si>
   <si>
     <t>Mina Santos</t>
   </si>
   <si>
     <t>K70304</t>
   </si>
   <si>
     <t>ESTRELLA SINANJAN</t>
   </si>
   <si>
     <t>K5005196</t>
   </si>
   <si>
     <t>MAYLYN F. CHACON</t>
   </si>
   <si>
     <t>K5005214</t>
   </si>
   <si>
     <t>DEENA POMER</t>
   </si>