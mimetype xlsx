--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -77,207 +77,207 @@
   <si>
     <t>K5002-107103</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
     <t>ALISSANRA LEIH R GAWAT/LAWRENCE ALBERT R GAWAT</t>
   </si>
   <si>
     <t>K7127-91236</t>
   </si>
   <si>
     <t>MARK ANTHONY INALGAN</t>
   </si>
   <si>
     <t>K7063-93890</t>
   </si>
   <si>
     <t>DAISY LINDA B.CULAJARA</t>
   </si>
   <si>
     <t>K7125-94274</t>
   </si>
   <si>
-    <t xml:space="preserve">Junie C Abad </t>
+    <t>Junie C Abad</t>
   </si>
   <si>
     <t>K7016-91118</t>
   </si>
   <si>
-    <t xml:space="preserve">EDEN FRANCISCO </t>
+    <t>EDEN FRANCISCO</t>
   </si>
   <si>
     <t>K8002-90994</t>
   </si>
   <si>
     <t>JACKIE LOU ARIAS</t>
   </si>
   <si>
     <t>K7063-93716</t>
   </si>
   <si>
     <t>ROSALIE R.LAZONA</t>
   </si>
   <si>
     <t>K5004-107040</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>EMALINA ARCE</t>
   </si>
   <si>
     <t>K7068-94228</t>
   </si>
   <si>
     <t>HANNAH P POLINA</t>
   </si>
   <si>
     <t>K7016-106520</t>
   </si>
   <si>
     <t>ANTHONY RATERTA</t>
   </si>
   <si>
     <t>K5003-107059</t>
   </si>
   <si>
     <t>Mariejerette B Catacutan</t>
   </si>
   <si>
     <t>K7124-94484</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHARD M. RUIZ </t>
+    <t>RICHARD M. RUIZ</t>
   </si>
   <si>
     <t>K7063-105465</t>
   </si>
   <si>
     <t>INDANG CAVITE</t>
   </si>
   <si>
     <t>KATRINA T.MOJICA</t>
   </si>
   <si>
     <t>K8002-91039</t>
   </si>
   <si>
     <t>NAIC CAVITE</t>
   </si>
   <si>
     <t>CESAR LACBAYEN</t>
   </si>
   <si>
     <t>K7124-94475</t>
   </si>
   <si>
     <t>MARJORIE P IRESO</t>
   </si>
   <si>
     <t>K7016-90966</t>
   </si>
   <si>
     <t>ROLANDO CAPILI JR.</t>
   </si>
   <si>
     <t>K7127-91317</t>
   </si>
   <si>
     <t>JUDIELYN T CAYAS</t>
   </si>
   <si>
     <t>K7125-94081</t>
   </si>
   <si>
-    <t xml:space="preserve">SANDRA MAE MENION </t>
+    <t>SANDRA MAE MENION</t>
   </si>
   <si>
     <t>K7127-106666</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA GORIBAT </t>
+    <t>GEMMA GORIBAT</t>
   </si>
   <si>
     <t>K7125-94562</t>
   </si>
   <si>
     <t>TAGAYTAY CITY CAVITE</t>
   </si>
   <si>
     <t>LANDER OLIVARES</t>
   </si>
   <si>
     <t>K7016-107238</t>
   </si>
   <si>
     <t>TANZA CAVITE</t>
   </si>
   <si>
     <t>LEAH MAY QUIMPO</t>
   </si>
   <si>
     <t>K7125-106044</t>
   </si>
   <si>
-    <t xml:space="preserve">Joseph B Prodente </t>
+    <t>Joseph B Prodente</t>
   </si>
   <si>
     <t>K6002-106606</t>
   </si>
   <si>
     <t>RODELIO  GONZALES JR.</t>
   </si>
   <si>
     <t>K5004-106630</t>
   </si>
   <si>
     <t>MARIVIC BAYLON</t>
   </si>
   <si>
     <t>K7016-91415</t>
   </si>
   <si>
-    <t xml:space="preserve">ROCHELLE SANCHEZ </t>
+    <t>ROCHELLE SANCHEZ</t>
   </si>
   <si>
     <t>K7093-94361</t>
   </si>
   <si>
     <t>JESSA M. BAGSIT</t>
   </si>
   <si>
     <t>K7016-91289</t>
   </si>
   <si>
     <t>TRECE MARTIRES CITY (Capital) CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTONIO AGNES </t>
+    <t>ANTONIO AGNES</t>
   </si>
   <si>
     <t>K7063-105466</t>
   </si>
   <si>
     <t>JHON ELY J.PABLO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 8364</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronald(AGA)</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Keneth</t>
   </si>