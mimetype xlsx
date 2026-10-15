--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,63 +50,63 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7068-106157</t>
   </si>
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">Maana L Pador </t>
+    <t>Maana L Pador</t>
   </si>
   <si>
     <t>K5002-105936</t>
   </si>
   <si>
     <t>nancy cabia</t>
   </si>
   <si>
     <t>K7026-94304</t>
   </si>
   <si>
-    <t xml:space="preserve">KRISTOFFER BACAY.  </t>
+    <t>KRISTOFFER BACAY.</t>
   </si>
   <si>
     <t>K7127-106905</t>
   </si>
   <si>
     <t>CHONA BONCODIN AQUINO</t>
   </si>
   <si>
     <t>K7127-90533</t>
   </si>
   <si>
     <t>CABUYAO CITY LAGUNA</t>
   </si>
   <si>
     <t>MANILYN MORENO</t>
   </si>
   <si>
     <t>K7030-106836</t>
   </si>
   <si>
     <t>EVELYN MELGAR</t>
   </si>
   <si>
     <t>K7068-93877</t>
   </si>
@@ -116,51 +116,51 @@
   <si>
     <t>K7125-105608</t>
   </si>
   <si>
     <t>Linalyn B Enriquez</t>
   </si>
   <si>
     <t>K7016-90269</t>
   </si>
   <si>
     <t>OFELIA EPINO</t>
   </si>
   <si>
     <t>K7074-94014</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>Ronald ryar miguela</t>
   </si>
   <si>
     <t>K7125-94210</t>
   </si>
   <si>
-    <t xml:space="preserve">Babylyn Serradilla </t>
+    <t>Babylyn Serradilla</t>
   </si>
   <si>
     <t>K5002-107025</t>
   </si>
   <si>
     <t>ROSE VIRGINIA ANDA</t>
   </si>
   <si>
     <t>K5003-106855</t>
   </si>
   <si>
     <t>Glenda b. Tanyag</t>
   </si>
   <si>
     <t>K7011-94084</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
     <t>VISITACION VELASCO</t>
   </si>
   <si>
     <t>K7063-94449</t>
   </si>