--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -74,63 +74,63 @@
   <si>
     <t>JUDY CANALES</t>
   </si>
   <si>
     <t>K7061-107098</t>
   </si>
   <si>
     <t>Marilou Quino</t>
   </si>
   <si>
     <t>K7061-94013</t>
   </si>
   <si>
     <t>Shirly Banawid</t>
   </si>
   <si>
     <t>K5004-105079</t>
   </si>
   <si>
     <t>ELSA SOCO CADAWAS</t>
   </si>
   <si>
     <t>K7016-91001</t>
   </si>
   <si>
-    <t xml:space="preserve">FELICIDAD ORGAS </t>
+    <t>FELICIDAD ORGAS</t>
   </si>
   <si>
     <t>K7063-94088</t>
   </si>
   <si>
     <t>JUNAH J.BALICTAR</t>
   </si>
   <si>
     <t>K7127-106180</t>
   </si>
   <si>
-    <t xml:space="preserve">MR, MARK GLENN BUENAVENTURA </t>
+    <t>MR, MARK GLENN BUENAVENTURA</t>
   </si>
   <si>
     <t>K7068-89559</t>
   </si>
   <si>
     <t>RAIN JORNALES</t>
   </si>
   <si>
     <t>K8002-91285</t>
   </si>
   <si>
     <t>ANDREA M AGUSTIN</t>
   </si>
   <si>
     <t>K7011-94307</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>ANGELO M. ILUSTRE</t>
   </si>
   <si>
     <t>K8002-106838</t>
   </si>