--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7126-88695</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Arsenio C Lucina Jr.</t>
   </si>
   <si>
     <t>K7124-105520</t>
   </si>
   <si>
     <t>ERIKA MAE CABAUATAN</t>
   </si>
   <si>
     <t>K7133-105811</t>
   </si>
   <si>
-    <t xml:space="preserve">Bartolome gomba </t>
+    <t>Bartolome gomba</t>
   </si>
   <si>
     <t>K7129-90577</t>
   </si>
   <si>
     <t>LEN LEN I. CARAIG</t>
   </si>
   <si>
     <t>K5003-105964</t>
   </si>
   <si>
     <t>MARY ANGEL  M.  QUINO</t>
   </si>
   <si>
     <t>K7129-87910</t>
   </si>
   <si>
     <t>KATHLENE KAYE FERNANDEZ</t>
   </si>
   <si>
     <t>K5004-105894</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
@@ -167,81 +167,81 @@
   <si>
     <t>JESEMIEL M. CAL</t>
   </si>
   <si>
     <t>K5005-105955</t>
   </si>
   <si>
     <t>PAOMBONG BULACAN</t>
   </si>
   <si>
     <t>MARCELINO P SANTOS JR</t>
   </si>
   <si>
     <t>K5003-106451</t>
   </si>
   <si>
     <t>CITY OF SAN JOSE DEL MONTE BULACAN</t>
   </si>
   <si>
     <t>lealen oya barroga</t>
   </si>
   <si>
     <t>T260504145708842</t>
   </si>
   <si>
-    <t xml:space="preserve">MARINA ACOSTA </t>
+    <t>MARINA ACOSTA</t>
   </si>
   <si>
     <t>T260505135343860</t>
   </si>
   <si>
     <t>SOLEDAD SUMBILLO</t>
   </si>
   <si>
     <t>T260424110430806</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIVIC LIM </t>
+    <t>MARIVIC LIM</t>
   </si>
   <si>
     <t>T260430183608625</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITESS BASCO-AGNIRRE </t>
+    <t>MARITESS BASCO-AGNIRRE</t>
   </si>
   <si>
     <t>T260501181114840</t>
   </si>
   <si>
-    <t xml:space="preserve">JAKE ROBERT DYK </t>
+    <t>JAKE ROBERT DYK</t>
   </si>
   <si>
     <t>T260501183413850</t>
   </si>
   <si>
-    <t xml:space="preserve">RHONA MONTEBON c/o SAVE THE CHILDREN </t>
+    <t>RHONA MONTEBON c/o SAVE THE CHILDREN</t>
   </si>
   <si>
     <t>T260506131810864</t>
   </si>
   <si>
     <t>MARIETA PANGILINAN</t>
   </si>
   <si>
     <t>T260520094617739</t>
   </si>
   <si>
     <t>ERNEST MCALEXANDER</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Renante</t>
   </si>