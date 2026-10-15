--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -89,135 +89,135 @@
   <si>
     <t>LIGHT A OCAMPO</t>
   </si>
   <si>
     <t>K5002-105977</t>
   </si>
   <si>
     <t>ana marie sabalo</t>
   </si>
   <si>
     <t>K7063-105604</t>
   </si>
   <si>
     <t>ROSELYN GODES</t>
   </si>
   <si>
     <t>K8002-106046</t>
   </si>
   <si>
     <t>MA THERESA MALASAN</t>
   </si>
   <si>
     <t>K7127-105756</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH  ESPIRITU </t>
+    <t>ELIZABETH  ESPIRITU</t>
   </si>
   <si>
     <t>K7073-105519</t>
   </si>
   <si>
     <t>ALLYSSA MARIE P. SALIENTE</t>
   </si>
   <si>
     <t>K5002-106522</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>JEWEL MAY M. AQUINO</t>
   </si>
   <si>
     <t>K7030-106500</t>
   </si>
   <si>
     <t>LOLITA DE OCAMPO</t>
   </si>
   <si>
     <t>K7125-105915</t>
   </si>
   <si>
     <t>IMUS CITY CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY REBARTER </t>
+    <t>CHERRY REBARTER</t>
   </si>
   <si>
     <t>T260428173202720</t>
   </si>
   <si>
-    <t xml:space="preserve">OSCAR CANDOY </t>
+    <t>OSCAR CANDOY</t>
   </si>
   <si>
     <t>T260430133506935</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSE CAMANTIGUE </t>
+    <t>JOSE CAMANTIGUE</t>
   </si>
   <si>
     <t>T260504143643396</t>
   </si>
   <si>
     <t>HARRY MENDOZA</t>
   </si>
   <si>
     <t>T260506125109600</t>
   </si>
   <si>
     <t>MARJORIE VEGA</t>
   </si>
   <si>
     <t>T260428175136723</t>
   </si>
   <si>
-    <t xml:space="preserve">EMILITA ILANO </t>
+    <t>EMILITA ILANO</t>
   </si>
   <si>
     <t>T260507121629370</t>
   </si>
   <si>
     <t>PILAR SARMIENTO</t>
   </si>
   <si>
     <t>T260424080755004</t>
   </si>
   <si>
     <t>NOVELETA CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">BELEN DAMAYAN </t>
+    <t>BELEN DAMAYAN</t>
   </si>
   <si>
     <t>T260430132935110</t>
   </si>
   <si>
     <t>ROSARIO CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBY S. COTTINGHAM </t>
+    <t>RUBY S. COTTINGHAM</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv555</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Rommuel arevalo </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Robert Dellamas</t>
   </si>