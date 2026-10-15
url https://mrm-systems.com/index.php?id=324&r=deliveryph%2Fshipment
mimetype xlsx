--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -62,90 +62,90 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K8002-105926</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>JUDY LIM PEDOLIN</t>
   </si>
   <si>
     <t>K5004-106106</t>
   </si>
   <si>
     <t>MARITES LABARETO</t>
   </si>
   <si>
     <t>K5004-106068</t>
   </si>
   <si>
-    <t xml:space="preserve">Regie S Rivas </t>
+    <t>Regie S Rivas</t>
   </si>
   <si>
     <t>K7127-105594</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JOYCELYN DE LIMA </t>
+    <t>JOYCELYN DE LIMA</t>
   </si>
   <si>
     <t>K7127-105637</t>
   </si>
   <si>
     <t>MS, SHIELA MAE ALTARES</t>
   </si>
   <si>
     <t>K7016-106169</t>
   </si>
   <si>
     <t>ROMMEL BORJA</t>
   </si>
   <si>
     <t>T260505114038701</t>
   </si>
   <si>
     <t>LEOPOLDO GENETA</t>
   </si>
   <si>
     <t>T260506140732696</t>
   </si>
   <si>
     <t>RODA ARABOY/CHONA BACATE</t>
   </si>
   <si>
     <t>T260501080305057</t>
   </si>
   <si>
-    <t xml:space="preserve">CELESTE ADRIANO </t>
+    <t>CELESTE ADRIANO</t>
   </si>
   <si>
     <t>T260506120310954</t>
   </si>
   <si>
     <t>ARIES ESGUERRA</t>
   </si>
   <si>
     <t>T260507093308739</t>
   </si>
   <si>
     <t>HANAH CRUZ</t>
   </si>
   <si>
     <t>T260507093854894</t>
   </si>
   <si>
     <t>To: HANAH CRUZ</t>
   </si>
   <si>
     <t>T260507094242044</t>
   </si>
   <si>
     <t>T260507130504158</t>
   </si>