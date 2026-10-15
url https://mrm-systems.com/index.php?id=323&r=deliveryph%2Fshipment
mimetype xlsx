--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/27/2026 02:18:14 - 07/27/2026 02:35:05</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -122,90 +122,87 @@
   <si>
     <t>MICHELLE BEA</t>
   </si>
   <si>
     <t>K7061-88835</t>
   </si>
   <si>
     <t>TANZA CAVITE</t>
   </si>
   <si>
     <t>Cyrus joniel Cadano</t>
   </si>
   <si>
     <t>K7127-105671</t>
   </si>
   <si>
     <t>KEN ANTHONY NEALIGA</t>
   </si>
   <si>
     <t>T260429190319600</t>
   </si>
   <si>
     <t>CAVITE CITY CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">OLIVER GOLONDRINA DE GUIA </t>
+    <t>OLIVER GOLONDRINA DE GUIA</t>
   </si>
   <si>
     <t>T260505122131017</t>
   </si>
   <si>
     <t>MENDEZ (MENDEZ-NUÑEZ) CAVITE</t>
   </si>
   <si>
     <t>RICA SALAVARIA C/O JENSELL SALAVARIA</t>
   </si>
   <si>
     <t>T260501181438013</t>
   </si>
   <si>
-    <t xml:space="preserve">RICY SIOZON </t>
+    <t>RICY SIOZON</t>
   </si>
   <si>
     <t>T260429191332123</t>
   </si>
   <si>
     <t>BENNY LEDESMA</t>
   </si>
   <si>
     <t>T260429191613748</t>
   </si>
   <si>
     <t>T260511134644285</t>
   </si>
   <si>
     <t>TAGAYTAY CITY CAVITE</t>
   </si>
   <si>
     <t>MILLA DELOS REYES</t>
   </si>
   <si>
     <t>T260511134845170</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> MILLA DELOS REYES</t>
   </si>
   <si>
     <t>T260507094539508</t>
   </si>
   <si>
     <t>LORNA RADO</t>
   </si>
   <si>
     <t>T260507122031116</t>
   </si>
   <si>
     <t>ARDORADO CARREON</t>
   </si>
   <si>
     <t>T260508120458375</t>
   </si>
   <si>
     <t>BOVER DE ASIS</t>
   </si>
   <si>
     <t>T260508120803159</t>
   </si>
   <si>
     <t>To: BOVER DE ASIS</t>
   </si>
@@ -842,169 +839,169 @@
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>30</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>30</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>30</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>30</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>