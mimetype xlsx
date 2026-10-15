--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -12,167 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/27/2026 02:01:04 - 07/27/2026 02:16:42</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-105880</t>
   </si>
   <si>
     <t>MALATE NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>Meika Shane Macelino</t>
   </si>
   <si>
     <t>K7016-105896</t>
   </si>
   <si>
     <t>PASAY CITY NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">LOURDES BARRAMEDA </t>
+    <t>LOURDES BARRAMEDA</t>
   </si>
   <si>
     <t>T260427163121757</t>
   </si>
   <si>
     <t>CITY OF MALABON NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">LEONORE VILLANUEVA </t>
+    <t>LEONORE VILLANUEVA</t>
   </si>
   <si>
     <t>T260506132715896</t>
   </si>
   <si>
     <t>JACOB KATIPUNAN</t>
   </si>
   <si>
     <t>T260424102935847</t>
   </si>
   <si>
     <t>CITY OF NAVOTAS NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNILYN DE OCAMPO </t>
+    <t>JENNILYN DE OCAMPO</t>
   </si>
   <si>
     <t>T260506161244164</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>MALVIN LIM</t>
   </si>
   <si>
     <t>T260501080932645</t>
   </si>
   <si>
     <t>SAMPALOC NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">KHADIJA BELBAL </t>
+    <t>KHADIJA BELBAL</t>
   </si>
   <si>
     <t>T260501185848597</t>
   </si>
   <si>
     <t>MELINDA OSIAS</t>
   </si>
   <si>
     <t>T260505140905645</t>
   </si>
   <si>
     <t>TONDO I / II NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>NIDA LAMPITAC</t>
   </si>
   <si>
     <t>T260507122610391</t>
   </si>
   <si>
-    <t xml:space="preserve">PHILIP CANLAS </t>
+    <t>PHILIP CANLAS</t>
   </si>
   <si>
     <t>T260507122944689</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> PHILIP CANLAS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ2759</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>
@@ -709,99 +706,99 @@
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>33</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>