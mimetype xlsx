--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -74,63 +74,63 @@
   <si>
     <t>SONIA D. CARAG or SHAKIRA YVONNE D. CARAG</t>
   </si>
   <si>
     <t>K7061-88989</t>
   </si>
   <si>
     <t>RICKY ACASO AMOGUIS</t>
   </si>
   <si>
     <t>K7063-102571</t>
   </si>
   <si>
     <t>FRANCHESKA VILDAD</t>
   </si>
   <si>
     <t>K7129-87910</t>
   </si>
   <si>
     <t>KATHLENE KAYE FERNANDEZ</t>
   </si>
   <si>
     <t>T260427204542574</t>
   </si>
   <si>
-    <t xml:space="preserve">SR. MARIBEL CARCELLES </t>
+    <t>SR. MARIBEL CARCELLES</t>
   </si>
   <si>
     <t>T260430143104558</t>
   </si>
   <si>
-    <t xml:space="preserve">NUREEN ALIZAH USBUCAN </t>
+    <t>NUREEN ALIZAH USBUCAN</t>
   </si>
   <si>
     <t>T260501073641098</t>
   </si>
   <si>
-    <t xml:space="preserve">REENA c/o SHIRLEY DUNGCA </t>
+    <t>REENA c/o SHIRLEY DUNGCA</t>
   </si>
   <si>
     <t>T260504152213218</t>
   </si>
   <si>
     <t>BRIGIDA REYES</t>
   </si>
   <si>
     <t>T260506154917677</t>
   </si>
   <si>
     <t>LORRAINE LIM</t>
   </si>
   <si>
     <t>T260506155225895</t>
   </si>
   <si>
     <t>T260506160150073</t>
   </si>
   <si>
     <t>T260506160702720</t>
   </si>
   <si>
     <t>T260506161010174</t>
   </si>