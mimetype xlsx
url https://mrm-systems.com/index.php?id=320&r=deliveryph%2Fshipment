--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -119,144 +119,144 @@
   <si>
     <t>AIZA NATIVIDAD</t>
   </si>
   <si>
     <t>K7073-105688</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>NELIA B. SALAZAR</t>
   </si>
   <si>
     <t>K7073-88791</t>
   </si>
   <si>
     <t>SANTA CRUZ (Capital) LAGUNA</t>
   </si>
   <si>
     <t>ERLIN BUENO ALFONSO</t>
   </si>
   <si>
     <t>T260504150619486</t>
   </si>
   <si>
-    <t xml:space="preserve">TRICCIA BERNADETTE ALMEDA </t>
+    <t>TRICCIA BERNADETTE ALMEDA</t>
   </si>
   <si>
     <t>T260504151407078</t>
   </si>
   <si>
-    <t xml:space="preserve">To: TRICCIA BERNADETTE ALMEDA </t>
+    <t>To: TRICCIA BERNADETTE ALMEDA</t>
   </si>
   <si>
     <t>T260506152157017</t>
   </si>
   <si>
     <t>MA. CECILIA DELMO</t>
   </si>
   <si>
     <t>T260506152439763</t>
   </si>
   <si>
     <t>To: MA. CECILIA DELMO</t>
   </si>
   <si>
     <t>T260430140311642</t>
   </si>
   <si>
     <t>CALAUAN LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">TERESITA BIROG </t>
+    <t>TERESITA BIROG</t>
   </si>
   <si>
     <t>T260501175227850</t>
   </si>
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">FAUSTINO BEJARIN JR. </t>
+    <t>FAUSTINO BEJARIN JR.</t>
   </si>
   <si>
     <t>T260430143842147</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSIE ALARCON </t>
+    <t>JESSIE ALARCON</t>
   </si>
   <si>
     <t>T260424162023517</t>
   </si>
   <si>
     <t>LORNA c/o DULCE SISTER</t>
   </si>
   <si>
     <t>T260504141442585</t>
   </si>
   <si>
     <t>PAGSANJAN LAGUNA</t>
   </si>
   <si>
     <t>SHARLENE YVETTE ENTERIA</t>
   </si>
   <si>
     <t>T260522174600901</t>
   </si>
   <si>
     <t>SHARKNE ENTIRA</t>
   </si>
   <si>
     <t>T260518175435107</t>
   </si>
   <si>
     <t>PANGIL LAGUNA</t>
   </si>
   <si>
     <t>JOVEN MONSERAT</t>
   </si>
   <si>
     <t>T260428101905772</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY ALVAREZ </t>
+    <t>JAY ALVAREZ</t>
   </si>
   <si>
     <t>T260501083310582</t>
   </si>
   <si>
     <t>T260427204120137</t>
   </si>
   <si>
     <t>VICTORIA LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. FE BONETE </t>
+    <t>MA. FE BONETE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 8364</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ruel Desipeda</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>