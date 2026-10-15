--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/26/2026 16:59:06 - 07/26/2026 17:15:40</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -65,129 +65,123 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5004-106155</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>JHAZZIE DE LEON</t>
   </si>
   <si>
     <t>K7073-89380</t>
   </si>
   <si>
     <t>lorita Cahulogan</t>
   </si>
   <si>
     <t>T260427173542721</t>
   </si>
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTINE JOY HONRADO </t>
+    <t>CHRISTINE JOY HONRADO</t>
   </si>
   <si>
     <t>T260424102633495</t>
   </si>
   <si>
-    <t xml:space="preserve">LAWRENCE FERRER </t>
+    <t>LAWRENCE FERRER</t>
   </si>
   <si>
     <t>T260501185613133</t>
   </si>
   <si>
-    <t xml:space="preserve">JUVS PIAC </t>
+    <t>JUVS PIAC</t>
   </si>
   <si>
     <t>T260504141948977</t>
   </si>
   <si>
     <t>MA. ANTONIA ZITA</t>
   </si>
   <si>
     <t>T260504143104489</t>
   </si>
   <si>
     <t>T260506151454262</t>
   </si>
   <si>
     <t>JOMAR BASTIAN</t>
   </si>
   <si>
     <t>T260506151759878</t>
   </si>
   <si>
     <t>To: JOMAR BASTIAN</t>
   </si>
   <si>
     <t>T260424194408720</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">SHARMAINE TANALA RAMOS </t>
+    <t>SHARMAINE TANALA RAMOS</t>
   </si>
   <si>
     <t>T260427201120665</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">PAUL BRAZIL </t>
+    <t>PAUL BRAZIL</t>
   </si>
   <si>
     <t>T260427201320329</t>
   </si>
   <si>
-    <t>PAUL BRAZIL</t>
-[...1 lines deleted...]
-  <si>
     <t>T260506131317042</t>
   </si>
   <si>
     <t>JOANNA MANINGAS</t>
   </si>
   <si>
     <t>T260424104036707</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIAN TUMBLON c/o CLARENCE HOMER TUMBLON </t>
+    <t>LILIAN TUMBLON c/o CLARENCE HOMER TUMBLON</t>
   </si>
   <si>
     <t>T260424104243796</t>
-  </si>
-[...1 lines deleted...]
-    <t>LILIAN TUMBLON c/o CLARENCE HOMER TUMBLON</t>
   </si>
   <si>
     <t>T260505125142393</t>
   </si>
   <si>
     <t>TAYTAY RIZAL</t>
   </si>
   <si>
     <t>SANIVOY DE LEON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
@@ -747,155 +741,155 @@
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17" t="s">
         <v>33</v>
       </c>
       <c r="C17">
         <v>3</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18" t="s">
         <v>33</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
         <v>33</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" t="s">
         <v>39</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22">
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B24" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B26" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B27" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B29" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>