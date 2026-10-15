--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -110,51 +110,51 @@
   <si>
     <t>PANDACAN NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>Restituto L Padis</t>
   </si>
   <si>
     <t>K5003-88792</t>
   </si>
   <si>
     <t>justin rosal sulat</t>
   </si>
   <si>
     <t>K7129-89102</t>
   </si>
   <si>
     <t>CITY OF MALABON NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JESSON I. ADUGUE</t>
   </si>
   <si>
     <t>K7016-89675</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLY VALDEZ </t>
+    <t>MERLY VALDEZ</t>
   </si>
   <si>
     <t>K5005-89890</t>
   </si>
   <si>
     <t>ALITA ARDONA</t>
   </si>
   <si>
     <t>K7011-88790</t>
   </si>
   <si>
     <t>TANAY RIZAL</t>
   </si>
   <si>
     <t>OLIVA O. PASCUAL</t>
   </si>
   <si>
     <t>T260519140259558</t>
   </si>
   <si>
     <t>LAVERNE BOSCH</t>
   </si>
   <si>
     <t>T260519140510219</t>
   </si>