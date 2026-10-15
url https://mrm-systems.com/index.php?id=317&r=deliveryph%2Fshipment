--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -98,51 +98,51 @@
   <si>
     <t>K6002-88890</t>
   </si>
   <si>
     <t>NORILYN CERERRO</t>
   </si>
   <si>
     <t>K6002-84699</t>
   </si>
   <si>
     <t>JOSEPHINE C. CADA</t>
   </si>
   <si>
     <t>K7125-89041</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>CRISTINA A LACAMPUINGAN</t>
   </si>
   <si>
     <t>K7129-89051</t>
   </si>
   <si>
-    <t xml:space="preserve">ALTHEA VILLANUEVA </t>
+    <t>ALTHEA VILLANUEVA</t>
   </si>
   <si>
     <t>K5003-101488</t>
   </si>
   <si>
     <t>ernani dimaranan</t>
   </si>
   <si>
     <t>K7026-87571</t>
   </si>
   <si>
     <t>SHEIN VELASCO</t>
   </si>
   <si>
     <t>K7123-89204</t>
   </si>
   <si>
     <t>TAYTAY RIZAL</t>
   </si>
   <si>
     <t>JOCELY S LANQUINO</t>
   </si>
   <si>
     <t>K7073-88498</t>
   </si>