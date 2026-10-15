--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -80,51 +80,51 @@
   <si>
     <t>CABUYAO CITY LAGUNA</t>
   </si>
   <si>
     <t>Crisaldy Mendoza</t>
   </si>
   <si>
     <t>K7126-89971</t>
   </si>
   <si>
     <t>Eman R Luces</t>
   </si>
   <si>
     <t>K7030-90532</t>
   </si>
   <si>
     <t>CITY OF CALAMBA LAGUNA</t>
   </si>
   <si>
     <t>JENNELYN PADILLO</t>
   </si>
   <si>
     <t>K7061-88838</t>
   </si>
   <si>
-    <t xml:space="preserve">Berna &amp; Katrina Cervantes </t>
+    <t>Berna &amp; Katrina Cervantes</t>
   </si>
   <si>
     <t>K7026-105963</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>NORIEDEL TONIDO</t>
   </si>
   <si>
     <t>K7058-84915</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
     <t>Nicko g gutierrez</t>
   </si>
   <si>
     <t>T260521173411096</t>
   </si>
   <si>
     <t>FAUSTINO BEJARIN</t>
   </si>