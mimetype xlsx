--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-105905</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>fracisca ligaua reyes</t>
   </si>
   <si>
     <t>K7129-105807</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jo ann 6 arugay </t>
+    <t>Jo ann 6 arugay</t>
   </si>
   <si>
     <t>T260511154920205</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>HELEN CABRA CANDOY</t>
   </si>
   <si>
     <t>T260513135935774</t>
   </si>
   <si>
     <t>ANDREA HERNANDEZ</t>
   </si>
   <si>
     <t>T260521163054546</t>
   </si>
   <si>
     <t>RANILLO MONDEJAR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>