--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -12,200 +12,197 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/23/2026 23:21:45 - 07/23/2026 23:49:01</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-90512</t>
   </si>
   <si>
     <t>QUIAPO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>HAMED L. BASHER</t>
   </si>
   <si>
     <t>K7129-105543</t>
   </si>
   <si>
-    <t xml:space="preserve">NOEL M.NSAN MIGUEL </t>
+    <t>NOEL M.NSAN MIGUEL</t>
   </si>
   <si>
     <t>K7129-101354</t>
   </si>
   <si>
     <t>SANTA CRUZ NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>JOSHUA/ ISAIAH A. RONQUILLO</t>
   </si>
   <si>
     <t>K5003-105326</t>
   </si>
   <si>
     <t>dolly rose anugos</t>
   </si>
   <si>
     <t>K5002-104968</t>
   </si>
   <si>
     <t>SAMPALOC NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>JAYPEE GRANDE</t>
   </si>
   <si>
     <t>K5003-105767</t>
   </si>
   <si>
     <t>fe amor reyes</t>
   </si>
   <si>
     <t>K7133-87560</t>
   </si>
   <si>
     <t>Susy auson nieva</t>
   </si>
   <si>
     <t>K7016-104624</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN ERIC LADRA </t>
+    <t>JOHN ERIC LADRA</t>
   </si>
   <si>
     <t>K5005-103556</t>
   </si>
   <si>
     <t>SAN MIGUEL NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>RAYED MANALUNDONG</t>
   </si>
   <si>
     <t>K7063-89516</t>
   </si>
   <si>
     <t>SANTA ANA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>CARLO CUISON</t>
   </si>
   <si>
     <t>K5003-105496</t>
   </si>
   <si>
-    <t xml:space="preserve">nessel mina andrin </t>
+    <t>nessel mina andrin</t>
   </si>
   <si>
     <t>K7058-105810</t>
   </si>
   <si>
     <t>SANTA MESA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>Andrei  estacio</t>
   </si>
   <si>
     <t>T260521161710683</t>
   </si>
   <si>
     <t>PASAY CITY NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>CEAJHEI PERALTA / MARLON SOMBILON</t>
   </si>
   <si>
     <t>T260521161907938</t>
   </si>
   <si>
     <t>T260512141950714</t>
   </si>
   <si>
-    <t xml:space="preserve">LIEZEL MATALANG </t>
+    <t>LIEZEL MATALANG</t>
   </si>
   <si>
     <t>T260512142231713</t>
   </si>
   <si>
     <t>: LIEZEL MATALANG</t>
   </si>
   <si>
     <t>T260512142445059</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> LIEZEL MATALANG</t>
   </si>
   <si>
     <t>T260512142744088</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ 2759</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronald(AGA)</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Keneth</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
@@ -829,113 +826,113 @@
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>58</v>
+      </c>
+      <c r="B30" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>