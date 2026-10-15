--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -116,51 +116,51 @@
   <si>
     <t>Arjay Macaranas</t>
   </si>
   <si>
     <t>K8002-89962</t>
   </si>
   <si>
     <t>EDMARK MASIGLAT</t>
   </si>
   <si>
     <t>K7126-90389</t>
   </si>
   <si>
     <t>Jessa Fay B Vincoy</t>
   </si>
   <si>
     <t>K7121-105044</t>
   </si>
   <si>
     <t>Roderick T Real</t>
   </si>
   <si>
     <t>K7061-88985</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIE ANGELICA CORUJANO </t>
+    <t>MARIE ANGELICA CORUJANO</t>
   </si>
   <si>
     <t>K7121-89502</t>
   </si>
   <si>
     <t>Noel Delos Santos</t>
   </si>
   <si>
     <t>T260513151633531</t>
   </si>
   <si>
     <t>ANDY ROLLE</t>
   </si>
   <si>
     <t>T260518180351219</t>
   </si>
   <si>
     <t>DEMI MANAOAG</t>
   </si>
   <si>
     <t>T260518180633988</t>
   </si>
   <si>
     <t>DOUX DE MORELLI</t>
   </si>