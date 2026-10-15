--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,90 +50,90 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-87602</t>
   </si>
   <si>
     <t>ANGONO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">RICKY ABUEVA </t>
+    <t>RICKY ABUEVA</t>
   </si>
   <si>
     <t>K5003-87359</t>
   </si>
   <si>
-    <t xml:space="preserve">eric abrera </t>
+    <t>eric abrera</t>
   </si>
   <si>
     <t>K7061-89273</t>
   </si>
   <si>
     <t>Krizzie Villo</t>
   </si>
   <si>
     <t>K5004-86348</t>
   </si>
   <si>
     <t>RODELIZA S. AGUSTIN</t>
   </si>
   <si>
     <t>K7073-88818</t>
   </si>
   <si>
     <t>ARLYN D. OSANO</t>
   </si>
   <si>
     <t>K7026-89207</t>
   </si>
   <si>
     <t>BINANGONAN RIZAL</t>
   </si>
   <si>
     <t>CYRAMIL JADE BULAN</t>
   </si>
   <si>
     <t>K6002-89012</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIETA STAMBOUGH </t>
+    <t>JULIETA STAMBOUGH</t>
   </si>
   <si>
     <t>K7030-90744</t>
   </si>
   <si>
     <t>ERMA D SIOSON</t>
   </si>
   <si>
     <t>K5002-88714</t>
   </si>
   <si>
     <t>TAYTAY RIZAL</t>
   </si>
   <si>
     <t>KETTLE S AGUILAR</t>
   </si>
   <si>
     <t>K7016-104771</t>
   </si>
   <si>
     <t>ERLINDA MANIACOP</t>
   </si>
   <si>
     <t>K7073-89534</t>
   </si>