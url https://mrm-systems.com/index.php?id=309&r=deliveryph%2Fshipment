--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/22/2026 02:56:00 - 07/23/2026 03:58:29</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -116,120 +116,117 @@
   <si>
     <t>DANIEL MACASIANO</t>
   </si>
   <si>
     <t>K7016-90144</t>
   </si>
   <si>
     <t>NENITA BALAALDIA</t>
   </si>
   <si>
     <t>K7030-90993</t>
   </si>
   <si>
     <t>ANNALIZA MARABE LISTANA</t>
   </si>
   <si>
     <t>K7026-89033</t>
   </si>
   <si>
     <t>Eva    b sarmiento</t>
   </si>
   <si>
     <t>K7016-89710</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNYFER BALMACEDA </t>
+    <t>JENNYFER BALMACEDA</t>
   </si>
   <si>
     <t>K7030-89328</t>
   </si>
   <si>
     <t>JAYSON MACARIO</t>
   </si>
   <si>
     <t>K7127-89202</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTOPHER LIM </t>
+    <t>CHRISTOPHER LIM</t>
   </si>
   <si>
     <t>K7011-90531</t>
   </si>
   <si>
     <t>JOHNVELL FUENTES</t>
   </si>
   <si>
     <t>K7126-88955</t>
   </si>
   <si>
     <t>Andres S Mayor</t>
   </si>
   <si>
     <t>K7123-88735</t>
   </si>
   <si>
-    <t xml:space="preserve">KIM E GATCHALIAN </t>
+    <t>KIM E GATCHALIAN</t>
   </si>
   <si>
     <t>K7125-104082</t>
   </si>
   <si>
-    <t xml:space="preserve">Victor Gapaz </t>
+    <t>Victor Gapaz</t>
   </si>
   <si>
     <t>T260521162849002</t>
   </si>
   <si>
     <t>MICHELLE / MARY ANNE FERRER</t>
   </si>
   <si>
     <t>T260512143736757</t>
   </si>
   <si>
     <t>JAY ALVAREZ</t>
   </si>
   <si>
     <t>T260512144111887</t>
   </si>
   <si>
     <t>T260518135853369</t>
   </si>
   <si>
     <t>ELENA TAPAY</t>
   </si>
   <si>
     <t>T260518140131179</t>
   </si>
   <si>
     <t>To: ELENA TAPAY</t>
   </si>
   <si>
     <t>T260518150207922</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> ELENA TAPAY</t>
   </si>
   <si>
     <t>T260520084214853</t>
   </si>
   <si>
     <t>DELY PUNTO</t>
   </si>
   <si>
     <t>T260520093140887</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBX-8772</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
@@ -926,127 +923,127 @@
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>25</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28" t="s">
         <v>25</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B29" t="s">
         <v>25</v>
       </c>
       <c r="C29">
         <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B30" t="s">
         <v>25</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B32" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B35" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>