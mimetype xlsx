--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -77,51 +77,51 @@
   <si>
     <t>K8002-89277</t>
   </si>
   <si>
     <t>AMADEO CAVITE</t>
   </si>
   <si>
     <t>CYNTHIA PANGANIBAN</t>
   </si>
   <si>
     <t>K7063-90226</t>
   </si>
   <si>
     <t>CARMONA CAVITE</t>
   </si>
   <si>
     <t>FLORY RESTRIVERA</t>
   </si>
   <si>
     <t>K7061-88991</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA ELENA ALMIRANTE </t>
+    <t>MARIA ELENA ALMIRANTE</t>
   </si>
   <si>
     <t>K7123-104884</t>
   </si>
   <si>
     <t>GENERAL EMILIO AGUINALDO CAVITE</t>
   </si>
   <si>
     <t>MILETTE S MALAHITO</t>
   </si>
   <si>
     <t>K7074-104873</t>
   </si>
   <si>
     <t>INDANG CAVITE</t>
   </si>
   <si>
     <t>TEODELIN CRUZATE</t>
   </si>
   <si>
     <t>K5003-88944</t>
   </si>
   <si>
     <t>MARAGONDON CAVITE</t>
   </si>
@@ -197,114 +197,114 @@
   <si>
     <t>HANS L. RAPSING</t>
   </si>
   <si>
     <t>K5002-81084</t>
   </si>
   <si>
     <t>REY MEJOS</t>
   </si>
   <si>
     <t>K7124-87100</t>
   </si>
   <si>
     <t>Reynaldo Benarez Dela cruz</t>
   </si>
   <si>
     <t>K7125-89857</t>
   </si>
   <si>
     <t>MARLENE TGOMEZ</t>
   </si>
   <si>
     <t>K7080-81273</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH C GADON </t>
+    <t>ELIZABETH C GADON</t>
   </si>
   <si>
     <t>K7126-87201</t>
   </si>
   <si>
     <t>Rosalie T Genito</t>
   </si>
   <si>
     <t>K7124-87054</t>
   </si>
   <si>
     <t>MA. VANESSA V. VALDEZ</t>
   </si>
   <si>
     <t>K7016-90220</t>
   </si>
   <si>
     <t>IVIE CULENTAS</t>
   </si>
   <si>
     <t>K7133-88335</t>
   </si>
   <si>
     <t>GEN. MARIANO ALVAREZ CAVITE</t>
   </si>
   <si>
     <t>Maria theresa espanol</t>
   </si>
   <si>
     <t>K7133-88003</t>
   </si>
   <si>
     <t>MARVILYN JALIS</t>
   </si>
   <si>
     <t>K7127-90130</t>
   </si>
   <si>
-    <t xml:space="preserve">Camille Santos Luna </t>
+    <t>Camille Santos Luna</t>
   </si>
   <si>
     <t>K5004-104308</t>
   </si>
   <si>
     <t>JOSEFINA D. BUENO</t>
   </si>
   <si>
     <t>T260513162811953</t>
   </si>
   <si>
     <t>SILANG CAVITE</t>
   </si>
   <si>
     <t>EVELYN TOLEDO</t>
   </si>
   <si>
     <t>T260513144405784</t>
   </si>
   <si>
     <t>TAGAYTAY CITY CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">DAVID TURNER </t>
+    <t>DAVID TURNER</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 8364</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Aga</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Keneth</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Keneth Jestre</t>
   </si>