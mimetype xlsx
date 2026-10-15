--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -56,51 +56,51 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7068-89704</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>JANNETTE M.OLIQUIANO</t>
   </si>
   <si>
     <t>K7121-87668</t>
   </si>
   <si>
-    <t xml:space="preserve">Narciso Pacquiao </t>
+    <t>Narciso Pacquiao</t>
   </si>
   <si>
     <t>K7026-101460</t>
   </si>
   <si>
     <t>Ellaine Amaro</t>
   </si>
   <si>
     <t>K5004-89295</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>JEAN B. MINGAO</t>
   </si>
   <si>
     <t>K7030-89682</t>
   </si>
   <si>
     <t>CANDY GARCIA</t>
   </si>
   <si>
     <t>K7121-89799</t>
   </si>