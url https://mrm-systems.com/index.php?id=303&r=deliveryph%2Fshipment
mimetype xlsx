--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -89,96 +89,96 @@
   <si>
     <t>K7016-103525</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JANET PERPETUA</t>
   </si>
   <si>
     <t>K7017-102416</t>
   </si>
   <si>
     <t>MA TERESITA BULABON</t>
   </si>
   <si>
     <t>K7126-90523</t>
   </si>
   <si>
     <t>Ma. Lucy F Escober</t>
   </si>
   <si>
     <t>K7129-89007</t>
   </si>
   <si>
-    <t xml:space="preserve">NARCELINA P. SORIANO </t>
+    <t>NARCELINA P. SORIANO</t>
   </si>
   <si>
     <t>K7121-89653</t>
   </si>
   <si>
     <t>Amie Hazel Lugtu</t>
   </si>
   <si>
     <t>T260518163347361</t>
   </si>
   <si>
     <t>DENNIS JOHN ORTIZ</t>
   </si>
   <si>
     <t>T260518163814065</t>
   </si>
   <si>
     <t>To: DENNIS JOHN ORTIZ</t>
   </si>
   <si>
     <t>T260522141555732</t>
   </si>
   <si>
     <t>MA. CARMEL TEE</t>
   </si>
   <si>
     <t>T260512130516784</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>LAILANIE BOLANOS</t>
   </si>
   <si>
     <t>T260512100648078</t>
   </si>
   <si>
     <t>CHRISTIAN BATALLA</t>
   </si>
   <si>
     <t>T260512131411567</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCIS D. DY </t>
+    <t>FRANCIS D. DY</t>
   </si>
   <si>
     <t>T260520094948293</t>
   </si>
   <si>
     <t>EVELYN ANASCO</t>
   </si>
   <si>
     <t>T260520095146014</t>
   </si>
   <si>
     <t>To: EVELYN ANASCO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>