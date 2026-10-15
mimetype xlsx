--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -68,90 +68,90 @@
   <si>
     <t>K5003-83820</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Madel de luna</t>
   </si>
   <si>
     <t>K7063-102571</t>
   </si>
   <si>
     <t>FRANCHESKA VILDAD</t>
   </si>
   <si>
     <t>K7123-87163</t>
   </si>
   <si>
     <t>MICHAEL D TALUSOB</t>
   </si>
   <si>
     <t>K7127-89527</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA MERCADER INFANTE </t>
+    <t>LOLITA MERCADER INFANTE</t>
   </si>
   <si>
     <t>K5004-104614</t>
   </si>
   <si>
-    <t xml:space="preserve">SIMMONE JAIRUS MANUEL </t>
+    <t>SIMMONE JAIRUS MANUEL</t>
   </si>
   <si>
     <t>K7058-103278</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jasmine reneih  gosing</t>
+    <t>Jasmine reneih  gosing</t>
   </si>
   <si>
     <t>K5002-84768</t>
   </si>
   <si>
     <t>GILDA SERIRITAN</t>
   </si>
   <si>
     <t>K7073-89995</t>
   </si>
   <si>
     <t>JANE DELA CRUZ</t>
   </si>
   <si>
     <t>K7069-89988</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>Elsa gonzaga panid</t>
   </si>
   <si>
     <t>K7026-88881</t>
   </si>
   <si>
-    <t xml:space="preserve">Belen ramos </t>
+    <t>Belen ramos</t>
   </si>
   <si>
     <t>T260518135538160</t>
   </si>
   <si>
     <t>MARINA ACOSTA</t>
   </si>
   <si>
     <t>T260522123928342</t>
   </si>
   <si>
     <t>T260518143800836</t>
   </si>
   <si>
     <t>LINDA FRANCO</t>
   </si>
   <si>
     <t>T260518143934163</t>
   </si>
   <si>
     <t>To: LINDA FRANCO</t>
   </si>
   <si>
     <t>T260521165002962</t>
   </si>