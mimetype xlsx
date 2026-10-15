--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,63 +50,63 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5005180</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MOANA VILLANUEVA </t>
+    <t>MOANA VILLANUEVA</t>
   </si>
   <si>
     <t>K7105345</t>
   </si>
   <si>
     <t>JERALYN GUNTALILIB</t>
   </si>
   <si>
     <t>K5005225</t>
   </si>
   <si>
-    <t xml:space="preserve">JASMINE C ALEJANDRO </t>
+    <t>JASMINE C ALEJANDRO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>JomarARetrato</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>0000-00-00 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>