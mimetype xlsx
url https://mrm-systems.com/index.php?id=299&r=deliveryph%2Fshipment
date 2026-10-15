--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -206,51 +206,51 @@
   <si>
     <t>K7026-87555</t>
   </si>
   <si>
     <t>ALVIN DELA CRUZ PALOMO</t>
   </si>
   <si>
     <t>K7123-89775</t>
   </si>
   <si>
     <t>Ma. CRISTINA P NARVAZA</t>
   </si>
   <si>
     <t>K7068-89778</t>
   </si>
   <si>
     <t>SAN RAFAEL BULACAN</t>
   </si>
   <si>
     <t>FERDINAND DELA CRUZ</t>
   </si>
   <si>
     <t>K7016-89336</t>
   </si>
   <si>
-    <t xml:space="preserve">CRIZELLE DELGADO </t>
+    <t>CRIZELLE DELGADO</t>
   </si>
   <si>
     <t>K5003-104123</t>
   </si>
   <si>
     <t>ANGEL MARIE PATINGA</t>
   </si>
   <si>
     <t>K7073-87600</t>
   </si>
   <si>
     <t>Glen Mark Pile</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>nby1139</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>larry</t>
   </si>