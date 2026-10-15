--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -83,72 +83,72 @@
   <si>
     <t>CHRISTIN E.VILLACAN</t>
   </si>
   <si>
     <t>K7061-88133</t>
   </si>
   <si>
     <t>Ma.Cecilia Solis</t>
   </si>
   <si>
     <t>K7133-88922</t>
   </si>
   <si>
     <t>BINANGONAN RIZAL</t>
   </si>
   <si>
     <t>Merlina zabala</t>
   </si>
   <si>
     <t>K7123-82690</t>
   </si>
   <si>
     <t>JALA-JALA RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ILUMINADA BUENSALIDA </t>
+    <t>ILUMINADA BUENSALIDA</t>
   </si>
   <si>
     <t>K7026-90282</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSSALYN LANSANGAN </t>
+    <t>JOSSALYN LANSANGAN</t>
   </si>
   <si>
     <t>K5002-104689</t>
   </si>
   <si>
     <t>MORONG RIZAL</t>
   </si>
   <si>
     <t>GAYENN SALINO</t>
   </si>
   <si>
     <t>K7074-89579</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRIA GUTIERREZ </t>
+    <t>ANDRIA GUTIERREZ</t>
   </si>
   <si>
     <t>K5002-89765</t>
   </si>
   <si>
     <t>PILILLA RIZAL</t>
   </si>
   <si>
     <t>LESLY TIGLEY / JESSICA BIACULO</t>
   </si>
   <si>
     <t>K5002-90593</t>
   </si>
   <si>
     <t>GLORIA MIRALLES</t>
   </si>
   <si>
     <t>K7074-89507</t>
   </si>
   <si>
     <t>TANAY RIZAL</t>
   </si>
   <si>
     <t>MARCONI VILLANUEVA</t>
   </si>