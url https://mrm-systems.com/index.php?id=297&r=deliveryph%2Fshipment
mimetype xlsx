--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,84 +50,84 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7135-90115</t>
   </si>
   <si>
     <t>BAY LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">Noelito M Malaborbor </t>
+    <t>Noelito M Malaborbor</t>
   </si>
   <si>
     <t>K7074-89526</t>
   </si>
   <si>
     <t>Sofia salivlo</t>
   </si>
   <si>
     <t>K7016-89432</t>
   </si>
   <si>
     <t>GEORGE GULAY</t>
   </si>
   <si>
     <t>K7074-89524</t>
   </si>
   <si>
     <t>May rose l. Mita</t>
   </si>
   <si>
     <t>K7026-90352</t>
   </si>
   <si>
     <t>CABUYAO CITY LAGUNA</t>
   </si>
   <si>
     <t>AGUSTO DELOS SANTOS</t>
   </si>
   <si>
     <t>K5003-89678</t>
   </si>
   <si>
-    <t xml:space="preserve">jamsen de guzman </t>
+    <t>jamsen de guzman</t>
   </si>
   <si>
     <t>K7011-88203</t>
   </si>
   <si>
     <t>ROBERT QUIBAL</t>
   </si>
   <si>
     <t>K7011-88220</t>
   </si>
   <si>
     <t>MA. MELINDA BATINO</t>
   </si>
   <si>
     <t>K7093-83035</t>
   </si>
   <si>
     <t>AILEEN R. PILAPIL</t>
   </si>
   <si>
     <t>K7063-103660</t>
   </si>
   <si>
     <t>CITY OF CALAMBA LAGUNA</t>
   </si>