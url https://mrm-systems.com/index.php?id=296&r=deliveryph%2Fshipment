--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -83,51 +83,51 @@
   <si>
     <t>K5005-89791</t>
   </si>
   <si>
     <t>KURT RUSSEL PARAMIO</t>
   </si>
   <si>
     <t>K7074-89725</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>Luis nonay</t>
   </si>
   <si>
     <t>K8002-89280</t>
   </si>
   <si>
     <t>JOVEN  A KING</t>
   </si>
   <si>
     <t>K7016-89503</t>
   </si>
   <si>
-    <t xml:space="preserve">AIDA LUMAYNO </t>
+    <t>AIDA LUMAYNO</t>
   </si>
   <si>
     <t>K7069-83301</t>
   </si>
   <si>
     <t>EVANGELINIAL ANINO</t>
   </si>
   <si>
     <t>K7026-89185</t>
   </si>
   <si>
     <t>NORAINE VICTORIANO</t>
   </si>
   <si>
     <t>K8002-104329</t>
   </si>
   <si>
     <t>JAMIA ROSE TANYA ESPINOSA</t>
   </si>
   <si>
     <t>K7121-89679</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
@@ -146,51 +146,51 @@
   <si>
     <t>JENESIS JOY SANTE</t>
   </si>
   <si>
     <t>K7126-90408</t>
   </si>
   <si>
     <t>MR. MAMERTO D. TUAZON</t>
   </si>
   <si>
     <t>K7123-89157</t>
   </si>
   <si>
     <t>EDNHIL ALMODOVAR</t>
   </si>
   <si>
     <t>K7126-87383</t>
   </si>
   <si>
     <t>Mary Grace Ojas</t>
   </si>
   <si>
     <t>K7125-89819</t>
   </si>
   <si>
-    <t xml:space="preserve">Romeo G Morales </t>
+    <t>Romeo G Morales</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nbn3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ruel Desipeda</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>