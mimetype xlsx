--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -62,108 +62,108 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7074-89557</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Marifeb rubio</t>
   </si>
   <si>
     <t>K7068-89847</t>
   </si>
   <si>
     <t>WILMA V.CELLO</t>
   </si>
   <si>
     <t>K7125-89848</t>
   </si>
   <si>
-    <t xml:space="preserve">BENITO GABRIEL </t>
+    <t>BENITO GABRIEL</t>
   </si>
   <si>
     <t>K7068-85802</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>LUZ SALEM REYES</t>
   </si>
   <si>
     <t>K5005-104840</t>
   </si>
   <si>
-    <t xml:space="preserve">NEO ARJONA  AND OR ALYN ARJONA </t>
+    <t>NEO ARJONA  AND OR ALYN ARJONA</t>
   </si>
   <si>
     <t>K5004-89854</t>
   </si>
   <si>
     <t>KHIMY ROSE BELOIRA</t>
   </si>
   <si>
     <t>K7074-102713</t>
   </si>
   <si>
     <t>Jade ferrer alvarado</t>
   </si>
   <si>
     <t>K7125-89320</t>
   </si>
   <si>
     <t>Jennifer M Berial</t>
   </si>
   <si>
     <t>K7063-89250</t>
   </si>
   <si>
     <t>MARIA LINDA MATUTINO</t>
   </si>
   <si>
     <t>K8002-104575</t>
   </si>
   <si>
     <t>RONAO JIMENA</t>
   </si>
   <si>
     <t>K5003-104214</t>
   </si>
   <si>
     <t>GILBERT TUANDO</t>
   </si>
   <si>
     <t>K7061-104757</t>
   </si>
   <si>
-    <t xml:space="preserve">Mikaella Galinato </t>
+    <t>Mikaella Galinato</t>
   </si>
   <si>
     <t>K7063-83069</t>
   </si>
   <si>
     <t>KALTIN VAL ALERTA MORALES</t>
   </si>
   <si>
     <t>K7124-90439</t>
   </si>
   <si>
     <t>CHERRYLYN MURILLO COLOSO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>