--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -56,51 +56,51 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7026-90255</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>NATHAN RANE DIONISIO</t>
   </si>
   <si>
     <t>K7026-89748</t>
   </si>
   <si>
-    <t xml:space="preserve">JEFFREY TAN  </t>
+    <t>JEFFREY TAN</t>
   </si>
   <si>
     <t>K7030-90443</t>
   </si>
   <si>
     <t>MARILOU G CRUZ</t>
   </si>
   <si>
     <t>K7068-103677</t>
   </si>
   <si>
     <t>CARLITO LUSTADO</t>
   </si>
   <si>
     <t>K5003-104500</t>
   </si>
   <si>
     <t>cecile ines/ eugene ines</t>
   </si>
   <si>
     <t>K7030-89127</t>
   </si>
   <si>
     <t>MARITES DESTREZA</t>
   </si>