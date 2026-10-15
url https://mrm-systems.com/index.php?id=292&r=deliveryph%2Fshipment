--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -101,51 +101,51 @@
   <si>
     <t>jhonna begasa</t>
   </si>
   <si>
     <t>K7069-89616</t>
   </si>
   <si>
     <t>John pawl teoyon</t>
   </si>
   <si>
     <t>K7073-83072</t>
   </si>
   <si>
     <t>RACHEL ANN GALANG</t>
   </si>
   <si>
     <t>K5005-102102</t>
   </si>
   <si>
     <t>HELLY JEAN SALAZAR</t>
   </si>
   <si>
     <t>K7063-102854</t>
   </si>
   <si>
-    <t xml:space="preserve">ELENA E DILLA </t>
+    <t>ELENA E DILLA</t>
   </si>
   <si>
     <t>K7063-89929</t>
   </si>
   <si>
     <t>K7026-87486</t>
   </si>
   <si>
     <t>Flloyd Terence De Leon</t>
   </si>
   <si>
     <t>K7105-103263</t>
   </si>
   <si>
     <t>VILMA BABOL</t>
   </si>
   <si>
     <t>K7011-87590</t>
   </si>
   <si>
     <t>MARK JAYSON S CABATO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>