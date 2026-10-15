--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,93 +50,93 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-104154</t>
   </si>
   <si>
     <t>BOCAUE BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVITA FRANCISCO </t>
+    <t>JOVITA FRANCISCO</t>
   </si>
   <si>
     <t>K8002-104330</t>
   </si>
   <si>
     <t>BULACAN BULACAN</t>
   </si>
   <si>
     <t>MERLY D, KALAW</t>
   </si>
   <si>
     <t>K8002-90083</t>
   </si>
   <si>
     <t>GUIGUINTO BULACAN</t>
   </si>
   <si>
     <t>ARGEMY ECHANES</t>
   </si>
   <si>
     <t>K8002-90407</t>
   </si>
   <si>
     <t>MARICEL CARTOJANO</t>
   </si>
   <si>
     <t>K7127-89943</t>
   </si>
   <si>
     <t>PANDI BULACAN</t>
   </si>
   <si>
     <t>Rosana pascual</t>
   </si>
   <si>
     <t>K6002-103579</t>
   </si>
   <si>
     <t>SANTA MARIA BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY-ANN USI </t>
+    <t>MARY-ANN USI</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv577</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Nap</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>