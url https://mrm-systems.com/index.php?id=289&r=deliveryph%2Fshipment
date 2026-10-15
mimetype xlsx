--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -110,63 +110,63 @@
   <si>
     <t>MARILOU G ACALA</t>
   </si>
   <si>
     <t>K7058-102829</t>
   </si>
   <si>
     <t>Tomyrose cacayan</t>
   </si>
   <si>
     <t>K5003-103777</t>
   </si>
   <si>
     <t>K6002-88388</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>ALLAN GENE I. CABANGON</t>
   </si>
   <si>
     <t>K7125-104446</t>
   </si>
   <si>
-    <t xml:space="preserve">Nelita C Santos </t>
+    <t>Nelita C Santos</t>
   </si>
   <si>
     <t>K7123-88320</t>
   </si>
   <si>
     <t>NASHRA MUNIB</t>
   </si>
   <si>
     <t>K8002-89433</t>
   </si>
   <si>
-    <t xml:space="preserve">MILA ROBLES </t>
+    <t>MILA ROBLES</t>
   </si>
   <si>
     <t>K7068-83367</t>
   </si>
   <si>
     <t>Roger James magramo</t>
   </si>
   <si>
     <t>K7121-104045</t>
   </si>
   <si>
     <t>LILOAN CEBU</t>
   </si>
   <si>
     <t>Franklin P Togonon</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV577</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>