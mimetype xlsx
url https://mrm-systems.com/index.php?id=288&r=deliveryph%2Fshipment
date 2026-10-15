--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -68,144 +68,144 @@
   <si>
     <t>K7127-104551</t>
   </si>
   <si>
     <t>BACOOR CITY CAVITE</t>
   </si>
   <si>
     <t>HARRY BUCACAO</t>
   </si>
   <si>
     <t>K7124-104650</t>
   </si>
   <si>
     <t>EVA NIÑA S. MAULION</t>
   </si>
   <si>
     <t>K5004-90509</t>
   </si>
   <si>
     <t>DONA BANCE</t>
   </si>
   <si>
     <t>K7129-89862</t>
   </si>
   <si>
-    <t xml:space="preserve">LORINDA D. VILLANUEVA </t>
+    <t>LORINDA D. VILLANUEVA</t>
   </si>
   <si>
     <t>K7069-89106</t>
   </si>
   <si>
     <t>ROSITA V TAGLE</t>
   </si>
   <si>
     <t>K7030-87349</t>
   </si>
   <si>
     <t>CLARISSE MAE SUBIA</t>
   </si>
   <si>
     <t>K7127-104116</t>
   </si>
   <si>
     <t>CAVITE CITY CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELINE L, CABARRUBIAS </t>
+    <t>ANGELINE L, CABARRUBIAS</t>
   </si>
   <si>
     <t>K7135-90105</t>
   </si>
   <si>
     <t>JANICE L MORENA</t>
   </si>
   <si>
     <t>K7129-89652</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>Anafel guamos</t>
   </si>
   <si>
     <t>K7011-87221</t>
   </si>
   <si>
     <t>Askia Karen Jalotjot</t>
   </si>
   <si>
     <t>K7016-104585</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN GUTIERREZ </t>
+    <t>JOHN GUTIERREZ</t>
   </si>
   <si>
     <t>K7073-104734</t>
   </si>
   <si>
     <t>AARON ZHYLER BASA</t>
   </si>
   <si>
     <t>K5005-104785</t>
   </si>
   <si>
     <t>MARLON B GEOLIN</t>
   </si>
   <si>
     <t>K7121-89786</t>
   </si>
   <si>
     <t>Maila Hernadez C/O Eden Abaniel</t>
   </si>
   <si>
     <t>K7121-104508</t>
   </si>
   <si>
     <t>STEPHANIE TRINIDAD</t>
   </si>
   <si>
     <t>K5005-103837</t>
   </si>
   <si>
     <t>EDALEN N CASTRO</t>
   </si>
   <si>
     <t>K5004-89554</t>
   </si>
   <si>
     <t>IMUS CITY CAVITE</t>
   </si>
   <si>
     <t>EMAR JAY TUZON</t>
   </si>
   <si>
     <t>K7058-103528</t>
   </si>
   <si>
-    <t xml:space="preserve"> Loralai b flor </t>
+    <t>Loralai b flor</t>
   </si>
   <si>
     <t>K7124-88629</t>
   </si>
   <si>
     <t>MILANIA A. SUDARIO</t>
   </si>
   <si>
     <t>K7068-90091</t>
   </si>
   <si>
     <t>EVELYN CHERREGUINE</t>
   </si>
   <si>
     <t>K7026-90024</t>
   </si>
   <si>
     <t>JOY ABE</t>
   </si>
   <si>
     <t>K7011-87725</t>
   </si>
   <si>
     <t>KAWIT CAVITE</t>
   </si>