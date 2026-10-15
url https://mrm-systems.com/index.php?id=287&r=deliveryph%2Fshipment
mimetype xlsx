--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,57 +50,57 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-87677</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">John Michael Rubio </t>
+    <t>John Michael Rubio</t>
   </si>
   <si>
     <t>K5001-85144</t>
   </si>
   <si>
-    <t xml:space="preserve">Nelly A Magbujos </t>
+    <t>Nelly A Magbujos</t>
   </si>
   <si>
     <t>K7011-87752</t>
   </si>
   <si>
     <t>RITCHIE PINGOL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>