--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -86,51 +86,51 @@
   <si>
     <t>K7026-88082</t>
   </si>
   <si>
     <t>MARIA IRENE P. TORRES</t>
   </si>
   <si>
     <t>K7125-82914</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
     <t>Gina B frebaldos</t>
   </si>
   <si>
     <t>K7068-82954</t>
   </si>
   <si>
     <t>GLORIA R EGUIA</t>
   </si>
   <si>
     <t>K7126-87705</t>
   </si>
   <si>
-    <t xml:space="preserve">Victoria T Cruz </t>
+    <t>Victoria T Cruz</t>
   </si>
   <si>
     <t>K7135-102917</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>Lilibeth Auxtero</t>
   </si>
   <si>
     <t>K7093-102547</t>
   </si>
   <si>
     <t>MARJORIE DASCO</t>
   </si>
   <si>
     <t>K7124-87293</t>
   </si>
   <si>
     <t>MARJORIE B. LADDARAN</t>
   </si>
   <si>
     <t>K5005-102266</t>
   </si>
@@ -173,51 +173,51 @@
   <si>
     <t>LIEZEL P. MALICDENI</t>
   </si>
   <si>
     <t>K7093-103318</t>
   </si>
   <si>
     <t>SALOME B. OGNES</t>
   </si>
   <si>
     <t>K8002-87213</t>
   </si>
   <si>
     <t>MARIA LEONORA AGUILLO</t>
   </si>
   <si>
     <t>K7068-83165</t>
   </si>
   <si>
     <t>EDISON DESUYO</t>
   </si>
   <si>
     <t>K7063-89416</t>
   </si>
   <si>
-    <t xml:space="preserve">JILMA G. ABDULMAJID </t>
+    <t>JILMA G. ABDULMAJID</t>
   </si>
   <si>
     <t>K7124-87621</t>
   </si>
   <si>
     <t>SILANG CAVITE</t>
   </si>
   <si>
     <t>GIEAN CAPISTRANO</t>
   </si>
   <si>
     <t>K7129-87898</t>
   </si>
   <si>
     <t>RAMIL SANTOS</t>
   </si>
   <si>
     <t>K5002-103019</t>
   </si>
   <si>
     <t>MARK ALEXIS DULLER</t>
   </si>
   <si>
     <t>K7068-89404</t>
   </si>