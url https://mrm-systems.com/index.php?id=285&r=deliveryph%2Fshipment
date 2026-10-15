--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -77,120 +77,120 @@
   <si>
     <t>K7121-104248</t>
   </si>
   <si>
     <t>Fracia C De Jesus</t>
   </si>
   <si>
     <t>K7126-87636</t>
   </si>
   <si>
     <t>Henry B Aguilar</t>
   </si>
   <si>
     <t>K7068-89166</t>
   </si>
   <si>
     <t>JAMILA KALAM RADIA</t>
   </si>
   <si>
     <t>K7011-89935</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">SHENAMY   BOLANTE  </t>
+    <t>SHENAMY   BOLANTE</t>
   </si>
   <si>
     <t>K7058-104493</t>
   </si>
   <si>
     <t>Josephine  prima leon</t>
   </si>
   <si>
     <t>K5002-103711</t>
   </si>
   <si>
     <t>MAIDY ANN BASAS</t>
   </si>
   <si>
     <t>K7125-89117</t>
   </si>
   <si>
-    <t xml:space="preserve">LIMYUWEL G ORANE </t>
+    <t>LIMYUWEL G ORANE</t>
   </si>
   <si>
     <t>K7026-88348</t>
   </si>
   <si>
     <t>MARDY BALABIS</t>
   </si>
   <si>
     <t>K7061-88334</t>
   </si>
   <si>
     <t>Belinda Relos</t>
   </si>
   <si>
     <t>K7124-89801</t>
   </si>
   <si>
     <t>ISAGANI PARRA</t>
   </si>
   <si>
     <t>K5003-87247</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLENE DELA CRUZ </t>
+    <t>MARLENE DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-88851</t>
   </si>
   <si>
     <t>RENEROSE LONTO SALES</t>
   </si>
   <si>
     <t>K7068-83152</t>
   </si>
   <si>
     <t>GERVEE MIANA</t>
   </si>
   <si>
     <t>K7074-89341</t>
   </si>
   <si>
     <t>Marivic a. Espaldon</t>
   </si>
   <si>
     <t>K7068-83149</t>
   </si>
   <si>
     <t>PUERTO PRINCESA CITY (Capital) PALAWAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NENITO MIRAFLORES </t>
+    <t>NENITO MIRAFLORES</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>EugeneOSydeco</t>
   </si>