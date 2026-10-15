--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -92,60 +92,60 @@
   <si>
     <t>Ma. Cecilia c. Bustamante</t>
   </si>
   <si>
     <t>K7058-84910</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Angela t quinones</t>
   </si>
   <si>
     <t>K7072-83103</t>
   </si>
   <si>
     <t>REYNALDO LANDRITO</t>
   </si>
   <si>
     <t>K7058-104204</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mr and mrs  simeon e apolonio</t>
+    <t>Mr and mrs  simeon e apolonio</t>
   </si>
   <si>
     <t>K7124-89872</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">SOFIA BIANCA I RAMIREZ </t>
+    <t>SOFIA BIANCA I RAMIREZ</t>
   </si>
   <si>
     <t>K7124-89814</t>
   </si>
   <si>
     <t>LEOMAR JUGARAP</t>
   </si>
   <si>
     <t>K7121-101793</t>
   </si>
   <si>
     <t>Teresita Apelo Barrinuevo</t>
   </si>
   <si>
     <t>K7123-88228</t>
   </si>
   <si>
     <t>RECHELLE MONES</t>
   </si>
   <si>
     <t>K7125-89385</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>