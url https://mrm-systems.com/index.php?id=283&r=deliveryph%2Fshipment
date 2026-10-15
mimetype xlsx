--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -158,51 +158,51 @@
   <si>
     <t>K7030-82132</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>ERNESTO R ASIS JR</t>
   </si>
   <si>
     <t>K6002-85030</t>
   </si>
   <si>
     <t>ZENY MADRONA</t>
   </si>
   <si>
     <t>K7129-89863</t>
   </si>
   <si>
     <t>JIRRO E. RUIZ</t>
   </si>
   <si>
     <t>K7061-87400</t>
   </si>
   <si>
-    <t xml:space="preserve">Warren ) Kyla Corbantes </t>
+    <t>Warren ) Kyla Corbantes</t>
   </si>
   <si>
     <t>K7072-102965</t>
   </si>
   <si>
     <t>DIANA PASCUAL</t>
   </si>
   <si>
     <t>K7061-103288</t>
   </si>
   <si>
     <t>Nicolas Catapang</t>
   </si>
   <si>
     <t>K7093-88988</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>MHIEL AMORES</t>
   </si>
   <si>
     <t>K7026-87282</t>
   </si>