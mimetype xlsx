--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -122,51 +122,51 @@
   <si>
     <t>RODRIGO ABALO JR</t>
   </si>
   <si>
     <t>K7127-102108</t>
   </si>
   <si>
     <t>NICHELLE C, MARTINEZ</t>
   </si>
   <si>
     <t>K5004-102539</t>
   </si>
   <si>
     <t>MARICRIS ABELIS / CHRISTIAN ABELIS</t>
   </si>
   <si>
     <t>K7061-88275</t>
   </si>
   <si>
     <t>ARON G. COMA</t>
   </si>
   <si>
     <t>K5003-103568</t>
   </si>
   <si>
-    <t xml:space="preserve">Loyola Bungay </t>
+    <t>Loyola Bungay</t>
   </si>
   <si>
     <t>K7124-87604</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>MYRA TERENCIO</t>
   </si>
   <si>
     <t>K7011-87516</t>
   </si>
   <si>
     <t>NOEL TUBERA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>