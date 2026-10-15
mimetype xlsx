--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-88153</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>ZEARA MICAELA T BOCALA</t>
   </si>
   <si>
     <t>K7125-103157</t>
   </si>
   <si>
     <t>Marianita Bautista</t>
   </si>
   <si>
     <t>K7123-103310</t>
   </si>
   <si>
-    <t xml:space="preserve">Cleo s cristobal </t>
+    <t>Cleo s cristobal</t>
   </si>
   <si>
     <t>K7030-84741</t>
   </si>
   <si>
     <t>CRISTINA R ZAMORA</t>
   </si>
   <si>
     <t>K5003-103483</t>
   </si>
   <si>
     <t>manilyn prado</t>
   </si>
   <si>
     <t>K5002-103095</t>
   </si>
   <si>
     <t>LUCKY JOY M. ABARCA</t>
   </si>
   <si>
     <t>K7072-83038</t>
   </si>
   <si>
     <t>JENNELA MARIE DAGANI</t>
   </si>