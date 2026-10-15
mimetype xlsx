--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -65,66 +65,66 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7074-82994</t>
   </si>
   <si>
     <t>ANGONO RIZAL</t>
   </si>
   <si>
     <t>Cyndy g. Yillapando</t>
   </si>
   <si>
     <t>K7026-84991</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>MARY ANTONETTE BARBOSA</t>
   </si>
   <si>
     <t>K7061-102418</t>
   </si>
   <si>
-    <t xml:space="preserve">Jesevell Herrera </t>
+    <t>Jesevell Herrera</t>
   </si>
   <si>
     <t>K7121-84854</t>
   </si>
   <si>
-    <t xml:space="preserve">Ashley Mendoza </t>
+    <t>Ashley Mendoza</t>
   </si>
   <si>
     <t>K7068-102982</t>
   </si>
   <si>
     <t>BINANGONAN RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JANE VICTORINO SANTOS </t>
+    <t>MARY JANE VICTORINO SANTOS</t>
   </si>
   <si>
     <t>K7121-88113</t>
   </si>
   <si>
     <t>Marciana T Daileg</t>
   </si>
   <si>
     <t>K7011-84597</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>ALMA AMAR VITUG</t>
   </si>
   <si>
     <t>K7129-101461</t>
   </si>
   <si>
     <t>EVELYN C. GALICIA</t>
   </si>
   <si>
     <t>K5003-101488</t>
   </si>
@@ -143,51 +143,51 @@
   <si>
     <t>K7058-84642</t>
   </si>
   <si>
     <t>Nida   delos santos  vigilla</t>
   </si>
   <si>
     <t>K5003-102477</t>
   </si>
   <si>
     <t>MARY KATHLYN ROSE S. BALANE</t>
   </si>
   <si>
     <t>K7126-101418</t>
   </si>
   <si>
     <t>K7129-84967</t>
   </si>
   <si>
     <t>ADRIAN MAGPANTAY</t>
   </si>
   <si>
     <t>K7125-83336</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY C HERNANDEZ </t>
+    <t>CHERRY C HERNANDEZ</t>
   </si>
   <si>
     <t>K7073-102231</t>
   </si>
   <si>
     <t>Patricia Anne Deguzman</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV577</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Keneth</t>
   </si>