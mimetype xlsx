--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-103008</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">SHERWIN CALIGUIRAN </t>
+    <t>SHERWIN CALIGUIRAN</t>
   </si>
   <si>
     <t>K7011-87070</t>
   </si>
   <si>
     <t>JOSHUA JUNAR DUMDUM</t>
   </si>
   <si>
     <t>K8002-103034</t>
   </si>
   <si>
     <t>NELIA OR NELSON</t>
   </si>
   <si>
     <t>K5003-103125</t>
   </si>
   <si>
     <t>nelly ann martinez</t>
   </si>
   <si>
     <t>K8002-102680</t>
   </si>
   <si>
     <t>ANDREA M AGUSTIN</t>
   </si>
@@ -107,72 +107,72 @@
   <si>
     <t>K7016-102386</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>HEIDI PERITO</t>
   </si>
   <si>
     <t>K7126-102932</t>
   </si>
   <si>
     <t>Marietta b. Almojuela</t>
   </si>
   <si>
     <t>K5005-102142</t>
   </si>
   <si>
     <t>LAWRENCE GARRIDO</t>
   </si>
   <si>
     <t>K7125-102750</t>
   </si>
   <si>
-    <t xml:space="preserve">Gracita Bognalbal </t>
+    <t>Gracita Bognalbal</t>
   </si>
   <si>
     <t>K7124-103026</t>
   </si>
   <si>
     <t>ANSEL GIO NANOZ</t>
   </si>
   <si>
     <t>K7030-82604</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>MARLE PAGDANGANAN</t>
   </si>
   <si>
     <t>K7016-103317</t>
   </si>
   <si>
-    <t xml:space="preserve">KENO SAN PEDRO </t>
+    <t>KENO SAN PEDRO</t>
   </si>
   <si>
     <t>K7124-82746</t>
   </si>
   <si>
     <t>JEFF P MALABUNGA</t>
   </si>
   <si>
     <t>K7030-82136</t>
   </si>
   <si>
     <t>JOHN KENNETH M REMITER</t>
   </si>
   <si>
     <t>K7030-85037</t>
   </si>
   <si>
     <t>ROSIE A BALLARTA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>