--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,72 +50,72 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-84443</t>
   </si>
   <si>
     <t>BALIUAG BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Nickson R Marcos/ Vicky Victoria Bautista </t>
+    <t>Nickson R Marcos/ Vicky Victoria Bautista</t>
   </si>
   <si>
     <t>K7121-84439</t>
   </si>
   <si>
-    <t xml:space="preserve">Victoria M Bautista </t>
+    <t>Victoria M Bautista</t>
   </si>
   <si>
     <t>K7058-84709</t>
   </si>
   <si>
-    <t xml:space="preserve"> Arman  b  mangslili</t>
+    <t>Arman  b  mangslili</t>
   </si>
   <si>
     <t>K7026-84527</t>
   </si>
   <si>
     <t>BULACAN BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Irishclare D BONDOC </t>
+    <t>Irishclare D BONDOC</t>
   </si>
   <si>
     <t>K5002-103438</t>
   </si>
   <si>
     <t>CALUMPIT BULACAN</t>
   </si>
   <si>
     <t>WILMA M. MAGALLON</t>
   </si>
   <si>
     <t>K5004-101864</t>
   </si>
   <si>
     <t>MAXIMA SAZON</t>
   </si>
   <si>
     <t>K7080-82323</t>
   </si>
   <si>
     <t>ANDREW ROCELA</t>
   </si>
   <si>
     <t>K7135-88532</t>
   </si>