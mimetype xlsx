--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -137,51 +137,51 @@
   <si>
     <t>MARILYN GOVANGCO ROJAS</t>
   </si>
   <si>
     <t>K6002-87484</t>
   </si>
   <si>
     <t>BULACAN BULACAN</t>
   </si>
   <si>
     <t>ANALYN  MANALO</t>
   </si>
   <si>
     <t>K7011-85239</t>
   </si>
   <si>
     <t>DANICA MARIE DE JESUS</t>
   </si>
   <si>
     <t>K8002-102933</t>
   </si>
   <si>
     <t>MARILAO BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARUA CARMIE AGUILAR </t>
+    <t>MARUA CARMIE AGUILAR</t>
   </si>
   <si>
     <t>K5003-102116</t>
   </si>
   <si>
     <t>CITY OF MEYCAUAYAN BULACAN</t>
   </si>
   <si>
     <t>Gloria U Berboso</t>
   </si>
   <si>
     <t>K7030-101215</t>
   </si>
   <si>
     <t>OBANDO BULACAN</t>
   </si>
   <si>
     <t>CAMILLE ANN B ATANACIO</t>
   </si>
   <si>
     <t>K5005-102710</t>
   </si>
   <si>
     <t>VICTORIA G TABLAN</t>
   </si>