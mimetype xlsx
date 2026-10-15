--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,72 +50,72 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7133-85537</t>
   </si>
   <si>
     <t>BAY LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">Edenne jezael bosque </t>
+    <t>Edenne jezael bosque</t>
   </si>
   <si>
     <t>K7011-87197</t>
   </si>
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
     <t>WINSTON B. CALLOS</t>
   </si>
   <si>
     <t>K7127-102532</t>
   </si>
   <si>
     <t>EMILY P, FUENTES</t>
   </si>
   <si>
     <t>K7016-103244</t>
   </si>
   <si>
-    <t xml:space="preserve">ENRICO AMADOR </t>
+    <t>ENRICO AMADOR</t>
   </si>
   <si>
     <t>K5003-102926</t>
   </si>
   <si>
     <t>SHARON DE VEGA</t>
   </si>
   <si>
     <t>K7133-86738</t>
   </si>
   <si>
     <t>CABUYAO CITY LAGUNA</t>
   </si>
   <si>
     <t>Jornadal jordan</t>
   </si>
   <si>
     <t>K7063-102208</t>
   </si>
   <si>
     <t>RYCHELLE MAE M.RAMOS</t>
   </si>
   <si>
     <t>K5002-103315</t>
   </si>
@@ -155,87 +155,87 @@
   <si>
     <t>K6002-85214</t>
   </si>
   <si>
     <t>NAGCARLAN LAGUNA</t>
   </si>
   <si>
     <t>AFFLE. ESGUERRA</t>
   </si>
   <si>
     <t>K7030-102146</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>MARIA PENARANDA/JESUS  111 P CLEMENTE</t>
   </si>
   <si>
     <t>K7123-85345</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">  Jelli  m  hiromdo</t>
+    <t>Jelli  m  hiromdo</t>
   </si>
   <si>
     <t>K7123-84985</t>
   </si>
   <si>
     <t>LERMA B. ROXAS</t>
   </si>
   <si>
     <t>K7058-102223</t>
   </si>
   <si>
     <t>LEONARDO P. MORENO</t>
   </si>
   <si>
     <t>K7123-85285</t>
   </si>
   <si>
     <t>SANTA CRUZ (Capital) LAGUNA</t>
   </si>
   <si>
     <t>EDGARDO SAMSON</t>
   </si>
   <si>
     <t>K7058-84670</t>
   </si>
   <si>
     <t>Virgilio alvarez</t>
   </si>
   <si>
     <t>K7026-85266</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">Aldrin D Pangan </t>
+    <t>Aldrin D Pangan</t>
   </si>
   <si>
     <t>K7123-84771</t>
   </si>
   <si>
     <t>EDNHIL ALMODOVAR</t>
   </si>
   <si>
     <t>K7121-85377</t>
   </si>
   <si>
     <t>Jesebelle Dela Peña Bobis</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBX-8772</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>