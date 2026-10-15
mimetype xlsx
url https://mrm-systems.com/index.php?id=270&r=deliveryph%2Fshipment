--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -68,51 +68,51 @@
   <si>
     <t>K7026-87132</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>RACHELLE PINGA</t>
   </si>
   <si>
     <t>K7126-84620</t>
   </si>
   <si>
     <t>Jose Mendoza</t>
   </si>
   <si>
     <t>K7030-87435</t>
   </si>
   <si>
     <t>Sofia Trinidad</t>
   </si>
   <si>
     <t>K5004-102668</t>
   </si>
   <si>
-    <t xml:space="preserve">KAREN REI SANAO </t>
+    <t>KAREN REI SANAO</t>
   </si>
   <si>
     <t>K7058-84910</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Angela t quinones</t>
   </si>
   <si>
     <t>K7129-84487</t>
   </si>
   <si>
     <t>ANGHELA G. CASTAÑEDA</t>
   </si>
   <si>
     <t>K7030-84812</t>
   </si>
   <si>
     <t>AIDAN MICHAEL S NACIONAL</t>
   </si>
   <si>
     <t>K7011-87320</t>
   </si>