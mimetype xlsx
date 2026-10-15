--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7020525</t>
   </si>
   <si>
     <t>BACOOR CITY CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">PAT RESUENA </t>
+    <t>PAT RESUENA</t>
   </si>
   <si>
     <t>K70818</t>
   </si>
   <si>
     <t>LLOY COLARINA</t>
   </si>
   <si>
     <t>K5003263</t>
   </si>
   <si>
     <t>CRIS GONZALES</t>
   </si>
   <si>
     <t>K70883</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>ROSEMAR FRANCISCO</t>
   </si>
   <si>
     <t>K8004358</t>
   </si>